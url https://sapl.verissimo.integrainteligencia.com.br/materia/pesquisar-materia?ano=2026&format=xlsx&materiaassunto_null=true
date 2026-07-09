--- v0 (2026-05-10)
+++ v1 (2026-07-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="99">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -106,108 +106,240 @@
     <t>http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/8/pl_07_2026_-_revoga_lei__575_de_22.08.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 07/2026 cuja ementa: “Dispõe sobre a revogação da lei municipal nº 575, de 22 de agosto de 2022, e dá outras providências.” Autoria: Poder Executivo. Regime de urgência simples.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>FABIANO DA SILVA</t>
   </si>
   <si>
     <t>http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/3/projeto_de_decreto_legislativo_no_02_2026_titulo_honorario.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária do Município de Veríssimo/MG à Sra. Roberta Nanini Chauar Rolim e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>MUNIANY SILVA SANTOS</t>
+  </si>
+  <si>
+    <t>http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/12/requerimento_09_2026_ver._muniany_consorcio_terceira_idade.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 09/2026: Autoria: Ver. (a) Muniany Silva. Assunto: Solicita Informações sobre Consórcio Regional da Melhor Idade.</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>ANDREZA CAMARGOS DE QUEIROZ</t>
+  </si>
+  <si>
+    <t>http://sapl.verissimo.integrainteligencia.com.br/media/</t>
+  </si>
+  <si>
+    <t>Requerimento 10/2026: Vereadora: Andreza Camargos. Assunto: Vistoria em ponte.</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/13/indicacao_16_2026_-_ver._andreza_-_repasse_agentes_endemias.pdf</t>
+  </si>
+  <si>
+    <t>Solicita encaminhamento de projeto de lei para regulamentar o repasse integral da parcela anual transferida pela União aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate às Endemias (ACE).</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/14/indicacao_17_2026_-_ver._andreza_-_epis_e_tablets.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade do fornecimento regular de protetor solar aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE).</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/17/indicacao_18_2026_-_ver._andreza_-_bebedouros_de_agua.pdf</t>
+  </si>
+  <si>
+    <t>Indicação 18/2026: Vereadora: Andreza Camargos. Assunto: Bebedouros de água.</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>ANTONIO DONIZETE DUARTE DA CRUZ</t>
+  </si>
+  <si>
+    <t>http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/18/indicacao_19_2026_-_ver._antonio_donizete_-_placas_sinalizacao_anel_viario.pdf</t>
+  </si>
+  <si>
+    <t>Indicação 19_2026 - Ver. Antônio Donizete - Placas sinalização anel viário.</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Indicação 20/2026: Vereadora: Muniany Silva. Assunto: Médico neuropediatra.</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>LUCIANO MATEUS QUEIROZ</t>
   </si>
   <si>
     <t>http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/4/mocao_pesar_02_2026_sr._arnaldo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 02/2026_x000D_
 A Câmara Municipal de Veríssimo, por iniciativa do Vereador LUCIANO MATEUS QUEIROZ manifesta profundo pesar pelo falecimento do Sr. ARNALDO GASPAR VALERIANO RODRIGUES, conhecido como TIM, ocorrido no dia 04 de abril de 2026.</t>
   </si>
   <si>
-    <t>9</t>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/15/mocao_pesar_03_2026_ze_paraquedas.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR: Pelo falecimento do Sr. JOSÉ ITALO DA SILVA JÚNIOR, conhecido como ZÉ PARAQUEDAS.</t>
+  </si>
+  <si>
+    <t>http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/20/mocao_pesar_04_2026_jarbas.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar 04/2026: Falecimento do Sr. JARBAS SABINO DA SILVA.</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Moção de Pesar 05/2026: Falecimento do Sr. MARIA BEATRIZ DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Moção de Pesar 06/2026: Falecimento do Sr. MIGUEL FERREIRA FILHO.</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/9/emenda_modificativa_e_aditiva_01_2026.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva e modificativa Projeto de Lei Complementar 01/2026.</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
     <t>http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/7/substitutivo_pl_06_2026_-_autoriza_das_outra_destinacao_ao_imovel_que_menciona.pdf</t>
   </si>
   <si>
     <t>Substitutivo do Projeto de Lei nº 06/2026 cuja ementa: “Autoriza a reafetação de imóvel municipal para uso da Associação Filantrópica “Centro de Ecoterapia e Equitação de Veríssimo” ACEV, visando o desenvolvimento de suas atividades de interesse social, dispõe sobre a demolição de benfeitorias e contém outras providências.” Autoria: Poder Executivo. Regime de urgência simples.</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata da Reunião</t>
   </si>
   <si>
     <t>http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/2/6a_ata__2op_20l_16_04_2026___finalizada.pdf</t>
   </si>
   <si>
     <t>ATA DA SEXTA REUNIÃO ORDINÁRIA DO ANO DE 2026, REALIZADA EM 16 DE ABRIL.</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/11/7a_ata__2op_20l_07_05_2026___finalizada.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA SÉTIMA REUNIÃO ORDINÁRIA DO ANO DE 2026, REALIZADA EM 07 DE MAIO.</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/23/8a_ata__2op_20l_21_05_2026___finalizada.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA OITAVA REUNIÃO ORDINÁRIA DO ANO DE 2026, REALIZADA EM 21 DE MAIO.</t>
   </si>
   <si>
     <t>RTL</t>
   </si>
   <si>
     <t>Requerimento de Tribuna Livre</t>
   </si>
   <si>
     <t>http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/6/requerimento_tribuna_livre_01_2026.pdf</t>
   </si>
   <si>
     <t>Requerimento Tribuna Livre 01/2026: Vanusa Lacerda de Oliveira. Assunto: Transporte Secretária Municipal de Saúde – ambulâncias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -523,67 +655,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/10/plc_01_2026_-__indice_inflacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/1/projeto_de_lei_04_2026_-_altera_o_art._1o_da_lei_no_635_de_09_de_dezembro_de_2025_que_estabelece_os_repasses_financeiros_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/8/pl_07_2026_-_revoga_lei__575_de_22.08.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/3/projeto_de_decreto_legislativo_no_02_2026_titulo_honorario.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/4/mocao_pesar_02_2026_sr._arnaldo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/9/emenda_modificativa_e_aditiva_01_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/7/substitutivo_pl_06_2026_-_autoriza_das_outra_destinacao_ao_imovel_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/2/6a_ata__2op_20l_16_04_2026___finalizada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/6/requerimento_tribuna_livre_01_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/10/plc_01_2026_-__indice_inflacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/1/projeto_de_lei_04_2026_-_altera_o_art._1o_da_lei_no_635_de_09_de_dezembro_de_2025_que_estabelece_os_repasses_financeiros_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/8/pl_07_2026_-_revoga_lei__575_de_22.08.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/3/projeto_de_decreto_legislativo_no_02_2026_titulo_honorario.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/12/requerimento_09_2026_ver._muniany_consorcio_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/13/indicacao_16_2026_-_ver._andreza_-_repasse_agentes_endemias.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/14/indicacao_17_2026_-_ver._andreza_-_epis_e_tablets.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/17/indicacao_18_2026_-_ver._andreza_-_bebedouros_de_agua.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/18/indicacao_19_2026_-_ver._antonio_donizete_-_placas_sinalizacao_anel_viario.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/4/mocao_pesar_02_2026_sr._arnaldo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/15/mocao_pesar_03_2026_ze_paraquedas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/20/mocao_pesar_04_2026_jarbas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/9/emenda_modificativa_e_aditiva_01_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/7/substitutivo_pl_06_2026_-_autoriza_das_outra_destinacao_ao_imovel_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/2/6a_ata__2op_20l_16_04_2026___finalizada.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/11/7a_ata__2op_20l_07_05_2026___finalizada.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/23/8a_ata__2op_20l_21_05_2026___finalizada.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.verissimo.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/6/requerimento_tribuna_livre_01_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H10"/>
+  <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="32.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="34.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="207.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -673,180 +805,525 @@
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
       <c r="F5" t="s">
         <v>29</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>30</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E7" t="s">
-        <v>39</v>
+        <v>35</v>
+      </c>
+      <c r="F7" t="s">
+        <v>40</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F8" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="D9" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E9" t="s">
-        <v>48</v>
+        <v>45</v>
+      </c>
+      <c r="F9" t="s">
+        <v>40</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="D10" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="E10" t="s">
-        <v>52</v>
+        <v>45</v>
+      </c>
+      <c r="F10" t="s">
+        <v>40</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>53</v>
       </c>
       <c r="H10" t="s">
         <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>55</v>
+      </c>
+      <c r="D11" t="s">
+        <v>44</v>
+      </c>
+      <c r="E11" t="s">
+        <v>45</v>
+      </c>
+      <c r="F11" t="s">
+        <v>56</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H11" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D12" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" t="s">
+        <v>45</v>
+      </c>
+      <c r="F12" t="s">
+        <v>36</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" t="s">
+        <v>61</v>
+      </c>
+      <c r="E13" t="s">
+        <v>62</v>
+      </c>
+      <c r="F13" t="s">
+        <v>63</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H13" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" t="s">
+        <v>61</v>
+      </c>
+      <c r="E14" t="s">
+        <v>62</v>
+      </c>
+      <c r="F14" t="s">
+        <v>40</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H14" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" t="s">
+        <v>61</v>
+      </c>
+      <c r="E15" t="s">
+        <v>62</v>
+      </c>
+      <c r="F15" t="s">
+        <v>63</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H15" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>72</v>
+      </c>
+      <c r="D16" t="s">
+        <v>61</v>
+      </c>
+      <c r="E16" t="s">
+        <v>62</v>
+      </c>
+      <c r="F16" t="s">
+        <v>63</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H16" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>75</v>
+      </c>
+      <c r="D17" t="s">
+        <v>61</v>
+      </c>
+      <c r="E17" t="s">
+        <v>62</v>
+      </c>
+      <c r="F17" t="s">
+        <v>63</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H17" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" t="s">
+        <v>77</v>
+      </c>
+      <c r="E18" t="s">
+        <v>78</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H18" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>75</v>
+      </c>
+      <c r="D19" t="s">
+        <v>81</v>
+      </c>
+      <c r="E19" t="s">
+        <v>82</v>
+      </c>
+      <c r="F19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H19" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>75</v>
+      </c>
+      <c r="D20" t="s">
+        <v>85</v>
+      </c>
+      <c r="E20" t="s">
+        <v>86</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H20" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D21" t="s">
+        <v>85</v>
+      </c>
+      <c r="E21" t="s">
+        <v>86</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H21" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D22" t="s">
+        <v>85</v>
+      </c>
+      <c r="E22" t="s">
+        <v>86</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H22" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>75</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" t="s">
+        <v>95</v>
+      </c>
+      <c r="E23" t="s">
+        <v>96</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H23" t="s">
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>